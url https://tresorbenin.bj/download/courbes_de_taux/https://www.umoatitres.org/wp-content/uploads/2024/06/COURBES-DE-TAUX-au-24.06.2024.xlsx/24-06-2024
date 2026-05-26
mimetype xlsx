--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceed926c118088f08102dadf7bf2385.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c769a5d5e183e14f4aeee492529d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c77ee3aa2306c2f6ab31d6ad6c1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d227610f02ef01963af6e09552dc53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209404055b8a4d8f430e2a41aaad3a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd3f1a008415c84f7998d3892a0647.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732d3c5d75f84dc13216ef97e8055e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736973eea1710a24805138ff09d0c6fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628203407718910dfbbae3d0a5a13e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad986826fb2f4c79382db085fafce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f26c38b5807924e7fd7098b53c23c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e10634b7310a39a519a433ee7a05b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48172ffbee747432ddfa844599bead93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efedae8339dedd16906201b744abd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2895e9d301307ea4298d6c44bbd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc8c94d5dd4137f23cbc2d629a3e36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010446c657aa7e6806065caea20a1349.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>