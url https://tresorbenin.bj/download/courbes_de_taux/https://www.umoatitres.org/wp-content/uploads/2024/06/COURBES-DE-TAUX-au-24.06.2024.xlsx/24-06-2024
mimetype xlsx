--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c769a5d5e183e14f4aeee492529d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad3b48bb273ed29201efeda6f4cc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d227610f02ef01963af6e09552dc53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8201974ece7469beaaa01c57b5f6eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd3f1a008415c84f7998d3892a0647.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb846a096c7cc9bf837f3962a235b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736973eea1710a24805138ff09d0c6fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726848c33958a33a7747abda9be008b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad986826fb2f4c79382db085fafce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4b2387d699aa740f0ba3ee366de49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e10634b7310a39a519a433ee7a05b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7dcd7741409b3a513d39194ffb530.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efedae8339dedd16906201b744abd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff2a66dcc304c62e99b73d82166591.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcdba3f0db10c06248aaaee0c7432.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010446c657aa7e6806065caea20a1349.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03b47d161459cdd9f2d385d4f9640c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>