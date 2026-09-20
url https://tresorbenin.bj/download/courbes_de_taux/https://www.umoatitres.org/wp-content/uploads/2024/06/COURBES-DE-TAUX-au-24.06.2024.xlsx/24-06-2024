--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad3b48bb273ed29201efeda6f4cc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b0004eb631baa2076da3fc5cb9d27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8201974ece7469beaaa01c57b5f6eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0db194802770eedda084450e9027.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb846a096c7cc9bf837f3962a235b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead8363660c1c88ee50c92cff28894.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726848c33958a33a7747abda9be008b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1113e1333c0b4d146a9c04bea81e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4b2387d699aa740f0ba3ee366de49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c306f0c4b1a68e80ec7f223373ee6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7dcd7741409b3a513d39194ffb530.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa1c3c182e752cccd233ce57fa86b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff2a66dcc304c62e99b73d82166591.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350c077d54fa2d35a830d6c897bacb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de912f40553bf638c75886f5042afc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03b47d161459cdd9f2d385d4f9640c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa59797fd1c72feae9fed73f8abe80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>