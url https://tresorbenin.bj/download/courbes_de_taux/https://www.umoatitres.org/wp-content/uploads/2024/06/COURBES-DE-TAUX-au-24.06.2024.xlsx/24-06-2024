--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b0004eb631baa2076da3fc5cb9d27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7856ab9a67f4b0292c410e8cdc635.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0db194802770eedda084450e9027.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af1952aa8fd81e515c6c43f18fe06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead8363660c1c88ee50c92cff28894.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd869ff8a7d591ef91b812b7838ec390.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1113e1333c0b4d146a9c04bea81e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131c47903bfb3b2dbad8e1c1008d9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c306f0c4b1a68e80ec7f223373ee6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff565c9bc3a1120339aa3a87ee27ffd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa1c3c182e752cccd233ce57fa86b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6380e6182d7acf3527866616302ac9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350c077d54fa2d35a830d6c897bacb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3369ba4f25025baea692610810813e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bebcd1ea1105d2fd8ffe88651ef89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa59797fd1c72feae9fed73f8abe80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72687f6531c5b7ab8b06b35b07d005f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf616b99c4b051f93e1d359604b6dcb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>