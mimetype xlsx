--- v3 (2026-08-05)
+++ v4 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c972c77fdd70026524340cd3deaa43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa340992f06ac18bdcef9e92b7484a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e87d00cfcf6b73af27753b06cd26ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3a43e39c864381c91d8a0e1e93fe1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56ccbd3783f657196c5ae06e18aa8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2076201ef68d22a18c2635afa97525.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff64c999b16e8ccd555abb85dba95de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af2a44ddcd9efcc2c57d371dec37cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819c51d86e762df2b8a22cce6c167e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb6b965ea329e841cec577411839e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d615dabc62b9e242641de82073a7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd32afb8abc8c9369595f0d7196220.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c194ab9bd6dd07421429f5bf187968b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c7af674aeb0990c84731006bd8e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fa60f5cf00f9bcf8018f232edfa9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d65c13c22e13aaec07346d33cb198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63e686864360949297bce78f8ae0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>