--- v4 (2026-09-20)
+++ v5 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa340992f06ac18bdcef9e92b7484a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825d402ee9fd303f52e4157c9ad5273.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3a43e39c864381c91d8a0e1e93fe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7e7e5a12ce0366195b6c0c1839a19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2076201ef68d22a18c2635afa97525.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab7a02dcd6a729e6b31fda4e75058.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af2a44ddcd9efcc2c57d371dec37cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749601f88f89a66964909c2c8f7b1c5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb6b965ea329e841cec577411839e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eecb0b099393a8efdb24f4699902b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd32afb8abc8c9369595f0d7196220.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a77bca1bd8a5ddf5f469e2c97f229.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c7af674aeb0990c84731006bd8e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121baf1d8df7217624d5b667e2a8303.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba87d8372abef98531a926ce3eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63e686864360949297bce78f8ae0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d441f86cd656ef3cf15e81fd2b265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af37156cfcf6c307c1353d0b7862b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>