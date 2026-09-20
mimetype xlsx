--- v3 (2026-08-05)
+++ v4 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fddcaf98fa4f0b85e1f18eb2ad96f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8e8c8d43821c878c41ae0b5814cdf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915973664371ef9fbffa8b5108f634a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7103badeb6818d01469748baf735d43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354aa2cf754c3ca49c4683dd201762c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc3da43f1fef3fa5f99bb57406f32d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac35f99063b88116a9c559078fc4cc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c63fc75b112173108a87d8830389fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478bd3a23f03c4c768e0c8f3838bf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510acba9fafa24a898dc2ae3b8a3d2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f805377dd6452c3510b8929985d1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d234165f0a939cc2999bbf8bfd78f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2224addd846cf8f7b3a4a3db36032.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7c7f89f5768e03d92c8d8f4bc180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa531aef4cd40b4d6d6c9d12d21a55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3b1c61335efa1e781806a018fb74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269750892e35155e41012c2a0810fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>