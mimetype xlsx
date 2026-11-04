--- v4 (2026-09-20)
+++ v5 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8e8c8d43821c878c41ae0b5814cdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105146ef7ba315786a6d573a4434366.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7103badeb6818d01469748baf735d43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e784506cf32146e77650808b040f56e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc3da43f1fef3fa5f99bb57406f32d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420bc9ec24b37614c2e65fbbcb8c7e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c63fc75b112173108a87d8830389fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ace6bb9d9c7fe9b3ca890d3255bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510acba9fafa24a898dc2ae3b8a3d2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb12323b6419ee19c52ec08068484.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d234165f0a939cc2999bbf8bfd78f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c2a11d5d06543a1bcb732346a04af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7c7f89f5768e03d92c8d8f4bc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a7b970ce2542d9aa49faddcee72e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840f2c2ee1baab77b20f5c04c5a626.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269750892e35155e41012c2a0810fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d58361938e37415384daf17c5212.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10850c78834a5fbb863661fb0ebc2a94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>