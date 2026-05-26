--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1e5aa6d767185f016a814dba1885.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abe616da28c24df02537d6a761481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de021dbabe82760e128e38f8c52f9931.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b34ea0b17d7298af026fb9f0c7a26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5069abf29f7afe08018932d4697f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77346addf8bbe5d92973bf50e49b5f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd05c3b171084c283455d6d022313.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823424184b5c01f179de73a9d925b76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e34211a39c1075f5bd981802a934c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0385de5b40d784095c926400eda508.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048de3a77c72cdcaca82c72d0136970.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e8ee7a9d2eeb3db64ded03b28230f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aab214012c35ef6166512eab234a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9423d9a4a5b9ee4095001a4ae2107.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530925ef7e2601220f503f2246a20d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee8ca509af0fa5295688fa972a0f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d0ce89b4b4aca0f1cbaee555e47e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>