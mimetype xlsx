--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abe616da28c24df02537d6a761481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3067ddc12968c29bcd17af204ece2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b34ea0b17d7298af026fb9f0c7a26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9030259ffd16afd5a7f4305a9b55a1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77346addf8bbe5d92973bf50e49b5f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca08b9c8cd1df6ef495e69a1b4d92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823424184b5c01f179de73a9d925b76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327c0c54d70297cc98d97e1687c7846.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0385de5b40d784095c926400eda508.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce158bcce9f097cf2bd5c1146604b7e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e8ee7a9d2eeb3db64ded03b28230f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5749ffab5ec86790e3e70da2b486175.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9423d9a4a5b9ee4095001a4ae2107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e056600b4e2f630f2d929e64970bc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825f1e9375dab4524cb6f7193d40588.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d0ce89b4b4aca0f1cbaee555e47e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11d2033f48112596f21f852829d77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2657dde699f1fb993a81471406a1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>