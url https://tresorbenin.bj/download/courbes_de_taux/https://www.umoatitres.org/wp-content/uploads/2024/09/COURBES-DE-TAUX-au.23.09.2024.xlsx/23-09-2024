--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948990a055693db382566d320cabab64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468de55dd36be8d30cea336583c6cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d4cdaf4fc6390996e91ab145fd51d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb16ddccf7875770aa04b133ea97f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed0ac9dfd0b95dd072d03e755cbd34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0a4280e911ee8417a5dd173dcb88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7a4299b1739a2aaf3f9971f1def64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed9912c5a4acd6d58b42b2753279c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f48f9e13a610d00e16d3eaaedb155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7379bca4a919a02fdfc1eb94b09b31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5cf3110075ee69a0ca067257f8d7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7efb11f2700cb4f4ea49199e66aa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464256726e873a3a0cf9594b82a7378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfd0a80895c55ae4502c058146a888.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586313a64a398b20f0c606f16cfd422.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dffc670698aff6f698d1279466931.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>