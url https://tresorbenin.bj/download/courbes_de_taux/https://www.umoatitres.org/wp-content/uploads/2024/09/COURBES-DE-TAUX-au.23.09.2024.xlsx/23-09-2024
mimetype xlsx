--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468de55dd36be8d30cea336583c6cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6be99bd06fe5d43fdb00e32f8654.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb16ddccf7875770aa04b133ea97f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a8502278bd8ec417fcbf8254e6e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0a4280e911ee8417a5dd173dcb88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbc6ab5ba30dd04e93886e8b8e4fb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed9912c5a4acd6d58b42b2753279c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f6081422bda11841a8050dfc89123.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7379bca4a919a02fdfc1eb94b09b31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cbd52863fbbe6e0df9916267acfa6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7efb11f2700cb4f4ea49199e66aa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97ef362f45dbc29197344f6256bc66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfd0a80895c55ae4502c058146a888.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea03afdc704068c34955f1ac0c1ddf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a21b936a49ad18fe1da99fa3f9ca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dffc670698aff6f698d1279466931.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6526bfaf42a7b463ad404f91a712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a7876c7e76f47c20ad18cbd37d8a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>