--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f4472bcbf7b68a35747f217bb8fe7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f4e97401d4345e7f800f9da0ccff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87a4597cbf3581dd229700fedf4e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd270e6959fb8fa6e32c7ef18e915ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29106ff4bf31f89664de8ebabc19bea9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3edebdd07dba902496bf49b8c91e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9504b52d6450e83268ddddabb54e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561770511fc8a6cb61868ce05a37c11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1b2191f700a01d4a4c59f31cd7cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3524a426724cb3208545db95ba6585.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f239301b371399bc586db0c0cc36a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407602ea09f1746a9f506995750b53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b28a554cf35142377082e97e7b168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedcc1f8630896972bfad359464af41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06da08f8755d92f96e5c08ec905eb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487471cef2d932b4f5f45f70b2601c06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85277a9df61a9e7d2948f8737085d715.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>