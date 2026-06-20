--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f4e97401d4345e7f800f9da0ccff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae78e930eb428fcff6279be7c101a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd270e6959fb8fa6e32c7ef18e915ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfbac7ea109a3bdba959b56f349881.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3edebdd07dba902496bf49b8c91e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461dcff930a7f162408df33b4c233e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561770511fc8a6cb61868ce05a37c11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70923fc3cbb03ae06f10b0d7dfbf6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3524a426724cb3208545db95ba6585.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22641a4411815510ff737a6d6ddf38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407602ea09f1746a9f506995750b53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5b97e654d21eccf38973ea769f4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedcc1f8630896972bfad359464af41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fde9ce070111402a32977191b22e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059cd24066b2ab01de0c9959b7bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85277a9df61a9e7d2948f8737085d715.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f6e5adb347f21f6383e400c60c19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>