--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae78e930eb428fcff6279be7c101a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948990a055693db382566d320cabab64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfbac7ea109a3bdba959b56f349881.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d4cdaf4fc6390996e91ab145fd51d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461dcff930a7f162408df33b4c233e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed0ac9dfd0b95dd072d03e755cbd34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70923fc3cbb03ae06f10b0d7dfbf6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7a4299b1739a2aaf3f9971f1def64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22641a4411815510ff737a6d6ddf38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f48f9e13a610d00e16d3eaaedb155.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5b97e654d21eccf38973ea769f4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5cf3110075ee69a0ca067257f8d7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fde9ce070111402a32977191b22e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464256726e873a3a0cf9594b82a7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54be2910c012a850c4faf363533913.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f6e5adb347f21f6383e400c60c19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d55155dd58fd96f402c92ca8125a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586313a64a398b20f0c606f16cfd422.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>