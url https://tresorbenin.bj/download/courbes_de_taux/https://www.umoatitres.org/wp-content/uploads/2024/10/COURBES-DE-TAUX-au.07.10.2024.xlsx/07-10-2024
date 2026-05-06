--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550c3d01b6355c444d04f0c07279917.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ff630d9bc6641a74ad56ff718d35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15fdfafca8f8958600d3e271626bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2c2efa56a814826d0782f359a1ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab8393f7bdbbf9f0dd36db24c64a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c44f9a47be7fdb50ac628c312a1831.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c0b493605e002262b4bdb444dbe9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda32e21ccfec39101ca1a56b27b6f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4581756ebe6aa7dd05c30681a19a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d575ca4d9c975e87549bb2b32020a35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b221bedfc9d10f02c51b507206f505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ffaa528932e04fb369ffee8c65eea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3c764a60ff281d31315de975fd5fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e10d106b0dea4a1075841b347247.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7639106228cf205bdd07a43cc199.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c013d809f0523da0f4cc88703d96ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf868b855f174f1c9ea6143dd6ed0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>