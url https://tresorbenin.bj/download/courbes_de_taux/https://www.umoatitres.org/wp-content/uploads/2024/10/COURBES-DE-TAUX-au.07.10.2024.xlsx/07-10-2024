--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ff630d9bc6641a74ad56ff718d35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6bfdaee2f5fac45e30ef04d64f66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2c2efa56a814826d0782f359a1ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8cd7e5258fd976797081f42f1ee3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c44f9a47be7fdb50ac628c312a1831.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd94db5e017eba4c1f7d7fd074cf20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda32e21ccfec39101ca1a56b27b6f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1028c66def9e50b97b3d33f446c65f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d575ca4d9c975e87549bb2b32020a35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de038da7c7fafe5467e8f8205965d60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ffaa528932e04fb369ffee8c65eea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc71674f257975f533ab1d372ea441.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e10d106b0dea4a1075841b347247.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c07a6b56240f99b65ede311889de67.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecdcf20ca947d7ea2faa57286c457.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf868b855f174f1c9ea6143dd6ed0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85eb1599044299dbff5b31b20c3af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>