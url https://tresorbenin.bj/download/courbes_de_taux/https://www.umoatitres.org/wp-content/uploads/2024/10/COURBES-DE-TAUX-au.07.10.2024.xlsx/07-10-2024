--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6bfdaee2f5fac45e30ef04d64f66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7330523db10ebcefd3fe99b01de94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8cd7e5258fd976797081f42f1ee3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4ac96e7e2d46f30ab157052934b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd94db5e017eba4c1f7d7fd074cf20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f4e43a84b6a00d8ba408ed9ef4a3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1028c66def9e50b97b3d33f446c65f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043276df7bbd40840b7f52d2cd32a2e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de038da7c7fafe5467e8f8205965d60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efbbd13d587d2b735056ef12641225.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc71674f257975f533ab1d372ea441.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c95587fcec663033f2a47f85fa369.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c07a6b56240f99b65ede311889de67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef4c27cb53b006401dd338b1166e1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60dec41c11154012b9b4d7a9fec090.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85eb1599044299dbff5b31b20c3af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecea7f322205d061ef9560d8968fb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c741bf548d047dbe933df33a7d569.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>