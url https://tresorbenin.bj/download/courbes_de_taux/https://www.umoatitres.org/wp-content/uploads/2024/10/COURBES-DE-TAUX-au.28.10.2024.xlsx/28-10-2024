--- v3 (2026-05-26)
+++ v4 (2026-09-21)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae82cdd1623fbf835b2754287105b8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77579c887a1acf3e7c9f3e4cfe6348ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edaa386de2a44dd2d1cfdc9d45d1da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8868aeeb34e922e74e4581f02d40d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e15f3bd0fe770a598057f25a59f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ef2fd79db026f1d89971dd857f2fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a2eb5ebfa1029d4a49ec7c522c328.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37470e0388657875c8997fa520c40665.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba11c6f77c2a17eaa51950f5ad6ec13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0e93311c1a02a2e75d6e548d54cdc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611067fa1de764b199d413653f868d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d9e637b83ae1641d0703887bb1348.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5fb5de95fe84be5f71e7729ae4273.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac905094321bf2aafeca1890b409bfe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbb960fa542d4c0ecad4d3ee2e0d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc931f7ae0e8c3d4a4a616df94103a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5225f0f7e0ec95ef0d948a916f8966.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb3a81a2d7c59e993da3f96d7d679.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>