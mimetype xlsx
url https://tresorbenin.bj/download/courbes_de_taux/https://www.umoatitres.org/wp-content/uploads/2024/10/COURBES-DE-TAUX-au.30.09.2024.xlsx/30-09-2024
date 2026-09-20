--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de5d1e38868732f5c821dd04e3b6c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85d884ce4ea5174a1c040b93487dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a817ccbfe230d5e1dc03e8cb60cda.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a24b7d01b116da25e7cb9e852b08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62a686d5a068ebdb6aeab2b1b0dc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77d4ecb8d546adc6fa58b80dc73180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1413a3cb16f73ed55af90d1d2eca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbe11bbe1acf3572452714e69cb3be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690b15beee529596ed685eb4a72138.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aafdf9cc7c86d38293d13684f887c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75930b3fb6dd7f2b4921b96e4a0df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360f0363b0844521e05659ee072f582.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3049c85293efbf75b1dc16a93bfb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f41c6d430d76d200cbe117f39b57a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e172e380a3aadb615c00889e3c11de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac53cb72dd854fbe79185c1f4407f06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>