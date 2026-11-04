--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85d884ce4ea5174a1c040b93487dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678913e5e3e7aa5a30885f02ca121374.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a24b7d01b116da25e7cb9e852b08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f109da802acfbb5657961be94d89d6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77d4ecb8d546adc6fa58b80dc73180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d889398aa858d460854992d08af739.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbe11bbe1acf3572452714e69cb3be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f7dffe941aabdc2b53d2aa0286d12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aafdf9cc7c86d38293d13684f887c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0b0dc439b2c5013a40723bc3a1b0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360f0363b0844521e05659ee072f582.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca75aa51c58fbef19108b28ea8145e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f41c6d430d76d200cbe117f39b57a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b3194d897751ef1175446044bdef8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae548818dc554be7603746a7c1c4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac53cb72dd854fbe79185c1f4407f06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbbf009c810e263026b8c91d89163.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa93ee18c8beff1d3325103d7e9419.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>