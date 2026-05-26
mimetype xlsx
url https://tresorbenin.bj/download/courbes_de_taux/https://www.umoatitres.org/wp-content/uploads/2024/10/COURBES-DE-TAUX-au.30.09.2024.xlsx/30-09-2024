--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e6cbc1a05bdedf1f38d8e5ea58734.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f99a1bc3bc992c2a664678a2a32c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972d16dcd7dbdd46ded921bff6b4cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf142b0d6ba42cc6ba61d646995e09.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48302789d7ae2eb6038652e0c5827693.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c823a30c1c05851e0ef2f5fae01a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739857eba625954954c4d8542cc3a64e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bedec4dcf14ab6d7d36b1ea5a6856.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c8e4bcb23876e81b00a390309d8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362496f3960c9fd449ce9a376829b11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc88cf1399326a3e23fdf295493865.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c02f683e228b7d3ed797994953510.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41cb198e420de4427894fa8531cdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e567004a73a621eeb4f0b9f95345.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d218a2ab08bbeeaed5bf95769d4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155506e11aefdcbde6295f055c56d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ec2d98956c5638da9319583f0b1c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>