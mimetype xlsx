--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -489,79 +489,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f99a1bc3bc992c2a664678a2a32c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de5d1e38868732f5c821dd04e3b6c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf142b0d6ba42cc6ba61d646995e09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a817ccbfe230d5e1dc03e8cb60cda.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c823a30c1c05851e0ef2f5fae01a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62a686d5a068ebdb6aeab2b1b0dc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bedec4dcf14ab6d7d36b1ea5a6856.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1413a3cb16f73ed55af90d1d2eca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362496f3960c9fd449ce9a376829b11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690b15beee529596ed685eb4a72138.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c02f683e228b7d3ed797994953510.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75930b3fb6dd7f2b4921b96e4a0df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e567004a73a621eeb4f0b9f95345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3049c85293efbf75b1dc16a93bfb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee07e2f8221d4d8199fbb03867aec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ec2d98956c5638da9319583f0b1c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0ac09c657ad9debe09aa60ae6a02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e172e380a3aadb615c00889e3c11de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>