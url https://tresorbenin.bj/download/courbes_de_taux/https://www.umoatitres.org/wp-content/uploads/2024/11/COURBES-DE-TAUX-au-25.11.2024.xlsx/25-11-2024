--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d28d091681ba172ff31c95dd85b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7dc5936a7206081a31085db534893.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf5b85bf28709eccbc8497945731eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27e319a922d309016b17ab8958184.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f012c3e78ac18b114ebd81df5bbb7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798a750a5f9a96b54e7da06ebe95ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed67f3d77069a49cd2d55611597d7c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9cc061e731fdc7a18acf8f94ae7df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9debcc225a41342cf509aace75218c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b17030fdbbe3e49927b19368a0c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e49900c57f4141a154f6163b69da60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cd29293c4eb16b87eb5a8d25cc9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067b837ac464a8ec3e5033fa8df41e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bf64cb98a2b1ec32cb087eb8449e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797744fdcdff86fa8c4bfcf8997578f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da8103092944db6c0459393bc00fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99650002195b7b6aa1d2b199405a7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>