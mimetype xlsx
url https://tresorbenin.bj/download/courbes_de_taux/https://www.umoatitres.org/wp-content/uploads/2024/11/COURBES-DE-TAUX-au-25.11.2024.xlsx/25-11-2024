--- v3 (2026-05-06)
+++ v4 (2026-06-22)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7dc5936a7206081a31085db534893.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d569adf1f4bfd8f0996452aeb03706a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27e319a922d309016b17ab8958184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440614191bdc71863bfdbf406ea9813b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798a750a5f9a96b54e7da06ebe95ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a97a0a217b230ec5b1ac5df0500631.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9cc061e731fdc7a18acf8f94ae7df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6fe9786b3db2d3b421214e999e4b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b17030fdbbe3e49927b19368a0c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea6a3b178b85972e5794bc8c0351a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cd29293c4eb16b87eb5a8d25cc9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba29a4fc4084109b4195fa275e5cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bf64cb98a2b1ec32cb087eb8449e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13b8b431279a6a3e92ccf1af0457a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8564fb4c359d3d8d476b96a00cef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99650002195b7b6aa1d2b199405a7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1092c35b6c27359fe5247dddab4f8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a11eb4b287005c5e7d68a9211afa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>