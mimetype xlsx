--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a927d357ca3fb0eb96d7a8bd6b571.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbd8d745cb38b8003c074335ddc04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2d2fd9cdc6ebbf44796550f493fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e0e8a00120fdc6781d390066cd540.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a363f4f54adf0137fbff747d2892.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8212a2bf0a87b3c94d9cf7965ea1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b1e5635357e512f9f92dc4e650917.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe6c9917757e6ca7a2bed0eb6ad7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ca90b89cfbde1c308f2f1bda1d6bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71385ea4aaa76b2cac901b056d41b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf901e5378e133e8e5d36d76bb2f77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd936352924b88cf8e648fe3bbd16c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba6375e09219498d2e9d5ebb1afef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfac0324e63ef028d8a04f2690717d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf55645777e0f4c26b4058eb96babd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aaea944c0eb129067205e06b99793.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>