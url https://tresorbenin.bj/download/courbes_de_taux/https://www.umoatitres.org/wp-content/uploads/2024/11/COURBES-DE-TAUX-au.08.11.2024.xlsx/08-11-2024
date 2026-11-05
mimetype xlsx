--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbd8d745cb38b8003c074335ddc04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e282f83cf749da0b84137efed3741.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e0e8a00120fdc6781d390066cd540.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49818fe9d3e517ca6835a2d8c707ac8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8212a2bf0a87b3c94d9cf7965ea1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b9182249bdbe29411a480ece1442d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe6c9917757e6ca7a2bed0eb6ad7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3e718754452f30d35cd44d19066ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71385ea4aaa76b2cac901b056d41b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3b95587c455f3d7e7f532c587addb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd936352924b88cf8e648fe3bbd16c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e31e037b293b8c8dff31ce9844eac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfac0324e63ef028d8a04f2690717d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e0b57e75f80ac8a6c9f26b59cfb6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e563405b8ccbfeac20a071e41eaa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aaea944c0eb129067205e06b99793.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf50ca00ace2b02ceb03e3c20e69d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5def2345e619a8e68c2198908bf3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>