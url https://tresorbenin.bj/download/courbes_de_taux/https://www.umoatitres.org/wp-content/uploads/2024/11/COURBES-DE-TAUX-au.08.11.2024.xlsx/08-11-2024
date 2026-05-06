--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6502643405e46523ece0311b91ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147bacb866f6c0d563afa3019a28468.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6c6319e59d830d0d182084dfdb41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151a5614287d58e110c89f9893696af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f25524540dae68ffa1ecd408a153d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693986b413ed6afcc1bcb376119ea734.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383efe732ffdb1a3ae5932884334069.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bd61740b7b23c211cf584c2b2d185.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e96322e3c4c94b21b7c7d7e289966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55134a7927e8b6e58f213f25ed727.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a30e7eb85980f3c90a693b3c087e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37cbe19a8e0dcb004d51ec4afc7a06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683343fac9582b2af2ff83c995b933.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79ef15f595c242b348928eb73dd3c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fed598f51db856418adbf0a9817.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec0126aa72beb2f28c4537ef6e4f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a45944489d99373154fcf2314ffd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>