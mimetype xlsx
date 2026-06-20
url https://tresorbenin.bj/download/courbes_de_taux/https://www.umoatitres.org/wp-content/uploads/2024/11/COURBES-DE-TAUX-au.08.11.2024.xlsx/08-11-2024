--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147bacb866f6c0d563afa3019a28468.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c50e76c66b6b4ad74cabbdcb75c76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151a5614287d58e110c89f9893696af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e916a5f2a916ef43b58f737bac6f254.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693986b413ed6afcc1bcb376119ea734.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f5846233c3bffde57595920cf5d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bd61740b7b23c211cf584c2b2d185.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4110c745d835aead9fa8307f10cb1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55134a7927e8b6e58f213f25ed727.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2778362bd23b536bcb69e0132e53c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37cbe19a8e0dcb004d51ec4afc7a06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6b5b98805dc4c783b4ce919342c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79ef15f595c242b348928eb73dd3c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa91f7ad20385916a781d5ac0e3074.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a771f6743fe915c91b87388740e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a45944489d99373154fcf2314ffd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91050413d3f63c203768654a9a693f8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>