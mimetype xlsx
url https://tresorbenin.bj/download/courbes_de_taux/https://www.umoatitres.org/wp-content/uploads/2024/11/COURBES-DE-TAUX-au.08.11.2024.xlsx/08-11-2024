--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c50e76c66b6b4ad74cabbdcb75c76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a927d357ca3fb0eb96d7a8bd6b571.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e916a5f2a916ef43b58f737bac6f254.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2d2fd9cdc6ebbf44796550f493fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f5846233c3bffde57595920cf5d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a363f4f54adf0137fbff747d2892.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4110c745d835aead9fa8307f10cb1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b1e5635357e512f9f92dc4e650917.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2778362bd23b536bcb69e0132e53c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ca90b89cfbde1c308f2f1bda1d6bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6b5b98805dc4c783b4ce919342c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf901e5378e133e8e5d36d76bb2f77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa91f7ad20385916a781d5ac0e3074.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba6375e09219498d2e9d5ebb1afef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587bc58d4925a2282321b490983b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91050413d3f63c203768654a9a693f8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0897624c8a66cb9c58b4ff21e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf55645777e0f4c26b4058eb96babd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>