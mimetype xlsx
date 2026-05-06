--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f9136e994445bca91fb66646746b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb645f6279e9f016bef2198c4ce590d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f983f520f7fce0c379e432dfbf3ef5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a023599d3a040899403771c04c8d67b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a372dd4d267449241bcfbcb8c9311f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9765f327a1a6c0d1a39768c06620c9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f263f6c7a74298c9c6c0a3d20c707.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53a7fcf7e4d1c877fa307cb05bb5a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307877b766cc3db048efdf29e2a783d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb507675f913fe1dbbda474d41c85040.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528540935e0d4bea3839303a7dcc881.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f6933132e7cbbcc7101446e6f8e36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deff93770483d09d1c2908d41edb47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bef2848f3d0727d33497db9ba0149.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f7d10b3105ce3426884128013e9f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3bc32d4cb6327c51bd7955cc46095.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987210eea07c32b31d52e5eacdd380a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>