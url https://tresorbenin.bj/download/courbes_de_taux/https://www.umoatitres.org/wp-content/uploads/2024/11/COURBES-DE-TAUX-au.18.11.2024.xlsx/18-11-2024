--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb645f6279e9f016bef2198c4ce590d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04a11f762da17ca8f068b2f2c8d591.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a023599d3a040899403771c04c8d67b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a913992047166cc5a06fb02389306.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9765f327a1a6c0d1a39768c06620c9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322acba59ee2df13db8e5afcd2d89e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53a7fcf7e4d1c877fa307cb05bb5a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bee5d97359abc8a07c836389430852.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb507675f913fe1dbbda474d41c85040.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0df0be37518035130894079cdc673.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f6933132e7cbbcc7101446e6f8e36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471fb832908698d79625d613b62ac3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bef2848f3d0727d33497db9ba0149.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafed9b23a72b97440e02255410fc126.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7df180a605cd4f9902433e12afd77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987210eea07c32b31d52e5eacdd380a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38f0039df513044a9c6a4441b607a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>