--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04a11f762da17ca8f068b2f2c8d591.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b03ec370dd507d5a4a208584ee26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a913992047166cc5a06fb02389306.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce839a7f7c23aed932cc11e875f6e22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322acba59ee2df13db8e5afcd2d89e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea29e96949a3b6fedc6feb2d9d37b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bee5d97359abc8a07c836389430852.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa425f2722938b879b53c67a5b315.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0df0be37518035130894079cdc673.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7252847d0f7209b69a3022d1869dcaf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471fb832908698d79625d613b62ac3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecf5063cbb5dce71229661ab0f2f33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafed9b23a72b97440e02255410fc126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ea02e2d087587714166f4021861ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8017327ff568110f30e4ac7b23b1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38f0039df513044a9c6a4441b607a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fde2de2d2646f5ba48d13b8782fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e2b840c5c88967b85cf86bed95dc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>