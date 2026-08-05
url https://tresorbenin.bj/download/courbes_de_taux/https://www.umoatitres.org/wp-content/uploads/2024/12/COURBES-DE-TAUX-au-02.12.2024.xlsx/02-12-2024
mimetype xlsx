--- v3 (2026-03-27)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31c29baac83d113ee55e5924085d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d66ebfb2507c2be3e7d11a3f5f26d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b8b926833c945ad08317ec8beefd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda7f14a9c9377f2e7657ef9a5368c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c07bbbdc4a127c68d2ca4411b262.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2695ea1f67cd316e751c96c0c93e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e7028d8d4d2cc52e1daf1d904e0b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb950c69bc3e9b41d03aca3edd3110e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342a08bfdc8d0234a34fed2db0a1a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564df9f4e772d72460a0d71beb248a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8b01f5988391f7365798b9ebd9ad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53fc9d5f14b2fa59827ec558f593c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574cd60a943a87a3791bae70b25683a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2202e64134df26c746d3833aacbb3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c22c25b6b688b916d7665bc9dc76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d46e4970ba1965b05929ad3961d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab84ae70ea7a6f91912edaefd82f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b575c2fe4ce14980544505e9c1b55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>