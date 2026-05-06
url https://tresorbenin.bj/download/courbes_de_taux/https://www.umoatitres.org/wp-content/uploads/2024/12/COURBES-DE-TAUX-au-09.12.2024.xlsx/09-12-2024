--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae6b75cbf78348d7a16f14cd4473c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bcbdbef89c3ea2c839a3279223a4a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e0e540668cf8d64902b4c260ece41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1db3c3e0b6f7d3fde5f76da9bf66a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741552b4076f5d6c51e30589b9bd228d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb0af46bd04ac41d23619e93a8b87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b29fbead77404612a6a900268255e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f436443ace9d6dc17d35493524f7b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c61b7e6d72905ce758fa7700482d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3666d8012a577921b065e5d7a26195.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881dae37534da3d5643b0f7c10fa77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6b4bc0c03d71ec6b30c2a15d4754.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d661a172ae797a9a514efc2be5736c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae78f0588a4a8803968a885510284e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08374eb95c3f0006967fa944e86cf63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ebbedc871cab7e00737b96aeb7335.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c10dc3fc1c22edfc2763c6244c355.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>