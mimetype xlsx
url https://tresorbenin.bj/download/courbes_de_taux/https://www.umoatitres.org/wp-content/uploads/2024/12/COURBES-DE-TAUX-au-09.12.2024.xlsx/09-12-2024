--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bcbdbef89c3ea2c839a3279223a4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfeeaf86da7157c7ff7334369a5c41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1db3c3e0b6f7d3fde5f76da9bf66a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc516f410fc775c985f466405ac5a0ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb0af46bd04ac41d23619e93a8b87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a110e4bf0d6456a9ce0a73b9ebc9811.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f436443ace9d6dc17d35493524f7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a873184362a9619d511bf4fab7b470.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3666d8012a577921b065e5d7a26195.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1c0a8a6a4a01b9f77b2d88257f42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6b4bc0c03d71ec6b30c2a15d4754.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccba416a01c47d649961e53d3d229f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae78f0588a4a8803968a885510284e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea94df884813224666af9097cad6125.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce64dc1a05fb86d93cccffd770e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c10dc3fc1c22edfc2763c6244c355.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a72877f8224d559ac101dd0530db9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>