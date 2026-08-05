--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfeeaf86da7157c7ff7334369a5c41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683790d38033335d23b68d104e496e43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc516f410fc775c985f466405ac5a0ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f080afa70109fdb8ff2d2479df5cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a110e4bf0d6456a9ce0a73b9ebc9811.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dfbc7928e7927c6ab81726bfbf78c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a873184362a9619d511bf4fab7b470.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362f790d7146c38c2262964612197e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1c0a8a6a4a01b9f77b2d88257f42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f3aadd073638e5175802821a6bd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccba416a01c47d649961e53d3d229f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a245a2a1fadd3022b3422893675eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea94df884813224666af9097cad6125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e83e41d280b0847ce4c1cfa237563.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf6a921432af256d96b2e5148f1c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a72877f8224d559ac101dd0530db9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f9deee04bbb964b5597d8be1740e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d971f768ccf8d01510efcc753443187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>