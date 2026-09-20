--- v4 (2026-06-22)
+++ v5 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fc0af44170e1b832f313def53015f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47165bde254918e79c1180c7933c93de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe20cea6a56925ade4996e3ef31ebe4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f487ec5c0dcb5c3e693165b576fed7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5fd857c2719f337522cb9e1cc83e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde260f4acf48f149d2ef4c0f08fd027.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20ff118e38cf2c5d3714904cdfa24c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c15cd3fbe863d98ab88fa179d73946.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551df7f36f9d81f0e76c78e00b04b10b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21c42a243fac6538085e8e4aa3ced.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bd67c584e5eeadf7a30eab99de7ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188f80f2753241ff31ef741725e6b85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a59ed009cb990f1ad6deffa150385a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd71210750bfcbde37652f9fe8869b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfef3638c4b40c2f555f0c45753cc32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ff8bf4168b710abbe30e90d6fa8b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de785ef6d95ff5b774bb08dd9e0c7e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>