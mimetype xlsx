--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47165bde254918e79c1180c7933c93de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c095ebf16a62564eabae9dc6494cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f487ec5c0dcb5c3e693165b576fed7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e966df88fd863a111c7874a48f8c8fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde260f4acf48f149d2ef4c0f08fd027.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a40a0449ab3bf9df37c64e2728db6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c15cd3fbe863d98ab88fa179d73946.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095838cfa3d57b4d67a00890d1c57c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21c42a243fac6538085e8e4aa3ced.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d18ef95dd6d185b45f8c1c3b4e3b96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188f80f2753241ff31ef741725e6b85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632d6298e493f412f4417e282f84a6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd71210750bfcbde37652f9fe8869b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37991f34f7571b4294a2e9d991891354.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fa400e36508e0b11e136da06cd54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de785ef6d95ff5b774bb08dd9e0c7e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6481a2c65cc4ddeef3f9bc6df69f08.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa7ceafddd6dccf013a441dc3eba64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>