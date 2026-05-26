--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e31f0bd80d370da73dc36dab545f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0050c234f58dc7270e5f30cbae595.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00931f79348d24161c2c6c6e973261d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3655ad4862c77f9091c9763e4ea6bf8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e0a09efcb8c10032149dc235f2140.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68906a57ee850e41171839c28604b82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ea2dc891691f087ec9645d40dcbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff533ef747f0a3ee85ab047f0333c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f47f2fed1e1c33141f6e7ccc115d8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978d3481a44830d8539cb4bbcf7017a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe8f040cc96daa956f544aa575ac9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688883e665e17860350964e51871b98c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4a72dd318142f98a73464e360fea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec7ad18274c12484621749d7020a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0495b6eb6693b7befa106eb9f837a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be887ea3b3db88541074f5cf2af3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055dc6385e09db51c429ba739cbe826.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>