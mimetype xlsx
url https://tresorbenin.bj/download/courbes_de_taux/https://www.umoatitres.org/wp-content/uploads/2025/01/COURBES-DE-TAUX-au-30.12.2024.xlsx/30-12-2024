--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0050c234f58dc7270e5f30cbae595.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2497379d0a8c90e2e86fa81c45e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3655ad4862c77f9091c9763e4ea6bf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794e60c794328f35e3847b66d8792e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68906a57ee850e41171839c28604b82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd8fe64253c0ba72e5537d79cf9ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff533ef747f0a3ee85ab047f0333c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8b3d8346d26bdaef4ba2c31cb9a50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978d3481a44830d8539cb4bbcf7017a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937bc786236f68a1c5871698db1f002.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688883e665e17860350964e51871b98c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b8ca1e332dcc7d3c39190dbbf34f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec7ad18274c12484621749d7020a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689793ce68fe3be46a161e7bdffdaa2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475f071141f0bebdff421d55b78372.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055dc6385e09db51c429ba739cbe826.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd264c5a9b0af8d91239b8b228b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc47031d3f1e40226e781a3a390aa8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>