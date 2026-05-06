--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40dd40d53c100c473eb7ffa9755f5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa291ab5b7e9357bb9e9b2784b33f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45476cec2ac6babf373e8a9d331b10b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c140f1d866b2a754c599018748ede8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73fe6977281d04d498b88293cf8be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eff07ab4dbdb232e75d00d559d7a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e07dfdaccf85f831549bad59e5289.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d961ceca14e2410a2d7a7d29db237.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e3647c04a079a82f8d4e5dba6d3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858560a2918903bf1d1a2afbdc8238.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102131559989528db01e206888c103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16864dd69199a48694f4cfe5fda39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2315616c6c32a9b3f078980a967220.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda61601718b6023504a96f25a6ba1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009498a0e77aabe7a937e38aeb4dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993d300b5e017e53067d430858f71b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc5ac5213088397e6409705854585.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>