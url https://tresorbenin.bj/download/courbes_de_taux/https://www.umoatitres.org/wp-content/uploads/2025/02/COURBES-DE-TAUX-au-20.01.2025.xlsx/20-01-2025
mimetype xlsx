--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa291ab5b7e9357bb9e9b2784b33f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f34cd0457b0988189d36a5fb88fbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c140f1d866b2a754c599018748ede8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1787265c0485d22afaf1f9a8e74cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eff07ab4dbdb232e75d00d559d7a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea1e0f5f1a490ee4a8622ba0eb1cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d961ceca14e2410a2d7a7d29db237.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6ba90e1a79fa05eb7460d598a9840.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858560a2918903bf1d1a2afbdc8238.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c12933aabdde4aee7c770b8e037d49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16864dd69199a48694f4cfe5fda39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d4462b6d62820fedee20f5c0d8e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda61601718b6023504a96f25a6ba1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb7f38e5ce6bd4220d60eb38e636f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f8701d4a153b4a0db7f4cfcb8519.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc5ac5213088397e6409705854585.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b0cb1ce795b9bf9a7d3ba7f96687.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>