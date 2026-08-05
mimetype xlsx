--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f34cd0457b0988189d36a5fb88fbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba316aa0105ee51dda132a36b486f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1787265c0485d22afaf1f9a8e74cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ac3c9662b4869e6500ef25e21012.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea1e0f5f1a490ee4a8622ba0eb1cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c41ba9c575782283c2a22e2fb859f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6ba90e1a79fa05eb7460d598a9840.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3b35d072164b226b9c07022c7a4d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c12933aabdde4aee7c770b8e037d49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a8582b22b4c3a91d954cd0f04198c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d4462b6d62820fedee20f5c0d8e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0942cf35559cfb2114b66873bf0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb7f38e5ce6bd4220d60eb38e636f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c05cbde8ebaee1b02234952627b96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ed2511460793d1cee680e5c9418.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b0cb1ce795b9bf9a7d3ba7f96687.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c6d4ea529384e0f3dab018628e1fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>