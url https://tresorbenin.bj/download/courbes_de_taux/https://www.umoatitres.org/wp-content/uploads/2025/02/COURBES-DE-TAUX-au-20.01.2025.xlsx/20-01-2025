--- v6 (2026-08-05)
+++ v7 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba316aa0105ee51dda132a36b486f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f5992f84e67e3073b9b068911813.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ac3c9662b4869e6500ef25e21012.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f37db4afd97533f8d49be23620e24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c41ba9c575782283c2a22e2fb859f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb11eb9271c8d4c77456a124771f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3b35d072164b226b9c07022c7a4d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba721f30ba6ba484a7b76136049021a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a8582b22b4c3a91d954cd0f04198c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec80d528ee0a0e1119f27f5dbd7b3dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0942cf35559cfb2114b66873bf0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920cc21822cd21f1c6c8f51ad3d01e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c05cbde8ebaee1b02234952627b96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab040593770f6ae12761ac35281158d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bbb8251891edc8edcdc6f54c97be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c6d4ea529384e0f3dab018628e1fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d09649546b0bb25aca510b72ca21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>