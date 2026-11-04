--- v7 (2026-09-20)
+++ v8 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f5992f84e67e3073b9b068911813.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a1f7ce282254e70e871446a6268c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f37db4afd97533f8d49be23620e24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0e1911ee1d0fafc5c5459c1222b63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb11eb9271c8d4c77456a124771f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e212b70a20975c9a5ab03cf4a9af48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba721f30ba6ba484a7b76136049021a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce193a6732068c746799c9f1f013c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec80d528ee0a0e1119f27f5dbd7b3dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b74e491237873bdee987295358b94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920cc21822cd21f1c6c8f51ad3d01e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8547493a5ef26331b3eba678f39223.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab040593770f6ae12761ac35281158d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d19077ed551322285d48d4b8c0089.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed9067ff6de9e8504f9908ab6b74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d09649546b0bb25aca510b72ca21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197497f9d693914ed99bf256a18365c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d35966abcb2bfcf389394bb8d1ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>