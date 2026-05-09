--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eefe0dc9453a7230dadba5fd66c47a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed10ae3130175e46042dba9045aee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6105a90ce263a872c3caf71c84e0f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986bf7ba35fb6167f3d847a1cf3af0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54d86eea2fbaeaa82e5bc15b3f8cf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5da9aec9b497176a0e629e722073e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291ee490e127c0d94b7f174ef0d9999.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead64ff796f39f3c426cd0b14731e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663c9c03cdb1da6d0ec67fedf32a363.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a812998579e8c06572cb8fb1d077b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477247e5ed2a03be089336c097ea3d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454842db7e8dc7235f6c554990226333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e7f6b8c3a73982cbec9cf0d2cf16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07573a45c12b5d0a2d3fcaf7b994e59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac14050f7e0389787d44ec884c916.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13e8f6b8eea943facc8631c3cd9b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c24dcdd54ad09080fd82b2e7b5b2f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>