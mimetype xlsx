--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed10ae3130175e46042dba9045aee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ba5aef3212bcf7f6e721222b7578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986bf7ba35fb6167f3d847a1cf3af0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2097a8d516861a2a9d8279f70d8c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5da9aec9b497176a0e629e722073e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d9b9a1191b1af3d19bc06dfbd170.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead64ff796f39f3c426cd0b14731e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cecb20deee2b774e9488bb61e90bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a812998579e8c06572cb8fb1d077b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47943f380a9a3bc61e14b4cb38571a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454842db7e8dc7235f6c554990226333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c484d87da6dceb722b7cd2733c4aaf9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07573a45c12b5d0a2d3fcaf7b994e59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc491d13457c3bdcaad6084bd1bcdc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d4143934c3089f23f509d58aa73e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c24dcdd54ad09080fd82b2e7b5b2f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f6c160eed783e9d7978387ebdd4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>