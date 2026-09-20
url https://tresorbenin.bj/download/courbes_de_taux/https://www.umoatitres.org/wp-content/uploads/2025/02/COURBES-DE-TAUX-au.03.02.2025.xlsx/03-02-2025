--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ba5aef3212bcf7f6e721222b7578.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909893efdfbf3c52be132c8c30e22c91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2097a8d516861a2a9d8279f70d8c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624e1e2bcb7ad2a21bc921a34936b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d9b9a1191b1af3d19bc06dfbd170.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e451f472a25745c8c9d8f9f52d24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cecb20deee2b774e9488bb61e90bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eeb0452b266d162e3bf7d3b3e9354.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47943f380a9a3bc61e14b4cb38571a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b1e80442ce0545a6f75020db8a2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c484d87da6dceb722b7cd2733c4aaf9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e0ac101804412ddb649915f700a8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc491d13457c3bdcaad6084bd1bcdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d5c185b5000d08f928113118a054.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b6e069dc1165159c03a4effa783d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f6c160eed783e9d7978387ebdd4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e410679c7a6b53f4a6f6f2a213b55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>