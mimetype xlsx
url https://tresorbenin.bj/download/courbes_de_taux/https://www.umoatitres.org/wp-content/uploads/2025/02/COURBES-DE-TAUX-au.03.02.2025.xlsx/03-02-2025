--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909893efdfbf3c52be132c8c30e22c91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be189e5b29f50e1d27b5ef961e3420.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624e1e2bcb7ad2a21bc921a34936b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872afc03bd480161ddd873ae2ac4fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e451f472a25745c8c9d8f9f52d24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23efe54d71c79e0a0cf0abd14e8c949.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eeb0452b266d162e3bf7d3b3e9354.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55bfa2579d24fc774c9ca766d5c1d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b1e80442ce0545a6f75020db8a2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedfdc4b90dc19e6750e34bb2754c78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e0ac101804412ddb649915f700a8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ace07b446f9b1763318b76afe7379.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d5c185b5000d08f928113118a054.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bbea44c774060db021c5b967defa9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95e68f46e66d477396fa293c86a3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e410679c7a6b53f4a6f6f2a213b55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ab3646757531a2acd16997d5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190a7537f7f5842354325ff1343ecf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>