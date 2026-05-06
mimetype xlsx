--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d7380dbfd29fffda7728162491d4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58f1ef0ef99c6f2e5d9b141ecb1c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2007cf7b2adf4434b3ef9ad911b3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d062adc9f50828c205dbd297734e4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a2cb9820d58f8dfce817cbb97b73a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d86dc0d3b75e73a2fbb6db6ffc52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df6e97c84148905ec04f01fb19f6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b75064d76db0491b3ad833f147f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2a3bd52173eb1d9df6ca29e28a491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ef46527b02ce97b65511337419d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9a8ecfdd0384a24a26ba21746c177.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb1057b01075b84afa64d40cb92e46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7db496d3743a9cff3ac78b44e103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40acbf0a32a5266099166fbd06d620.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3709e78968c7792a543bd75875f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a2bb7f1f44cc97d40b9b5f0044661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709903e9b854bcfd4fba88631409e566.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>