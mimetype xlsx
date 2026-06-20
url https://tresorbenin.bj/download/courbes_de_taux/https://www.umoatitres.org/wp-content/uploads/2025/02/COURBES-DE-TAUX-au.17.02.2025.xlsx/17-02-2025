--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58f1ef0ef99c6f2e5d9b141ecb1c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca81f7d4d55ff0f1486a71fd2ec043.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d062adc9f50828c205dbd297734e4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80026d3bc8ff589676756b6ee1083c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d86dc0d3b75e73a2fbb6db6ffc52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef442dba3d2a5fd5051f9a2946893.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b75064d76db0491b3ad833f147f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc3d554db8c599b83741f38f139df8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ef46527b02ce97b65511337419d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838554c9347e6a0c574537312ca6b3fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb1057b01075b84afa64d40cb92e46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc51ec081f2f161f7180bbb104290c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40acbf0a32a5266099166fbd06d620.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e5dc17ace1853eb5663594721713.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439289b5a086ac1a6bbe862e95561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709903e9b854bcfd4fba88631409e566.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19573765bb977ef9794fdf217bfa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>