--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca81f7d4d55ff0f1486a71fd2ec043.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ddfd6c3cb6e4ae5a014f58d98a12d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80026d3bc8ff589676756b6ee1083c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6d4055ea6a295ddba1c3da1b89cdd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef442dba3d2a5fd5051f9a2946893.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2d00924937c02c0942e1a9926bfd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc3d554db8c599b83741f38f139df8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8e8c85066639b2d06a4c95425c1f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838554c9347e6a0c574537312ca6b3fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a68e82a9a4892002a9b13f0d68328d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc51ec081f2f161f7180bbb104290c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d03d59bc386bc94deb4c7c64184a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e5dc17ace1853eb5663594721713.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e911ae5e600224a1da77ccf2837e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cde3d79bbb63297c1f1d7618544.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19573765bb977ef9794fdf217bfa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc5cb4d93376a3b5aca4491aa48f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>