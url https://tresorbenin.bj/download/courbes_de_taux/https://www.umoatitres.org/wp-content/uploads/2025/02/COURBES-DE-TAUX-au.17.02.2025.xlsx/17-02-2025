--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ddfd6c3cb6e4ae5a014f58d98a12d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b98ac1a4159553270ab1eb9956e491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6d4055ea6a295ddba1c3da1b89cdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b63762e368a24d17e54d8c54c51ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2d00924937c02c0942e1a9926bfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223faf803f9261e8e5ef5b5309904cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8e8c85066639b2d06a4c95425c1f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41ded44d4cc29a71d44307353ebb3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a68e82a9a4892002a9b13f0d68328d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375f21d45d1600b49dca98f2056e6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d03d59bc386bc94deb4c7c64184a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db4f3f1c9a0a32d30c2aa7ffee134.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e911ae5e600224a1da77ccf2837e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd658372c004ebf72ef5e01f6f56971.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3bef4ae381f5e0e2f92249a13bfb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc5cb4d93376a3b5aca4491aa48f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf9fa810cfcd9fc079aedc47747efd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>