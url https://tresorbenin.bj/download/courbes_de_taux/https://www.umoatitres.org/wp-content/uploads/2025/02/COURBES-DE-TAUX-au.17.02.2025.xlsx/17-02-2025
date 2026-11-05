--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b98ac1a4159553270ab1eb9956e491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde27af98ca6d2d164305230711c9f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b63762e368a24d17e54d8c54c51ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc302ab6ded6e8b84e79855d7819081d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223faf803f9261e8e5ef5b5309904cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f4f882f7d40e7da2032ca44cd6e71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41ded44d4cc29a71d44307353ebb3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768deac2f43fbba1e1ce2443998e0aae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375f21d45d1600b49dca98f2056e6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457d9be07b045526b67a2dce220c14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db4f3f1c9a0a32d30c2aa7ffee134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922dd8e6e4d61b269b9462864fdc22a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd658372c004ebf72ef5e01f6f56971.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b81577937cd101035edba6bdabee3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d93ad965abf345c7e189988dce08a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf9fa810cfcd9fc079aedc47747efd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e46e88fd5662b1b952ed396800804.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02bd2dbb2fdc1c1d50fcf652d286f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>