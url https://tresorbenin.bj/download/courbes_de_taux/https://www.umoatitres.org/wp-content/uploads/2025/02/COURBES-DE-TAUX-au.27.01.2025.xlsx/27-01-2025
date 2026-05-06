--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a28fa0717d8e9b37fc9b092bb9cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c968684938683312d6741949af98d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb475a246af85a9f9ed6469d3bb80a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce033ed39206c4992788b1b3d3daa744.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63ae4b5e5b405c851dc06cb5c971f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cf81cf2022b1eeaebe37fa0f02bb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f1147a0de8e9ef14e5d9e0235e65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc481c43ea6e86cf29464d7513e63d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad7d70c55447365b36cdd264d5b34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca2f157ed57bb3d749bafb0fc9385.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f9332c54e88bf0b2fe7527111df76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba21288c35aecafe58771dc9aa6dd8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7932769718c8c4202899866749a24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a7815575ab257a8200e0fedc6cdee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ae50666ce23c49b982596f6d1a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00cc26c45214e5aa8d7f3bf3d59819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d89a03f4259565f9c9edf000eadb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>