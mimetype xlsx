--- v3 (2026-05-06)
+++ v4 (2026-06-22)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c968684938683312d6741949af98d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641696926d7e287aa659a64d6f6934.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce033ed39206c4992788b1b3d3daa744.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb1d9646242c3a7f7e4cc16a00ca3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cf81cf2022b1eeaebe37fa0f02bb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2579baa369b73cf6ba1e8176c3a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc481c43ea6e86cf29464d7513e63d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b2bd2a4a2a6ce1dc7bd677cae7689.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca2f157ed57bb3d749bafb0fc9385.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a94d65fa8eff809f611ddba9c189.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba21288c35aecafe58771dc9aa6dd8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb95d9fb368c45c2f3bc7a018b33c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a7815575ab257a8200e0fedc6cdee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58673a1d23aa240da0ee1e1a414f1e14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c98030b7df808b1ecd339ebd7fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d89a03f4259565f9c9edf000eadb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532009df17d9100f377ba81967e1f83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90538a9e680e7332499e754e48511dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>