--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b51593a2c7f97719e5afdec3cdf35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963eded241833669739ea203411bc4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437a8c68b9c9615620f9b7e3bdc92a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1e608cce6c7d2620e9a7a8da8646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f56b597b764a57f74dbabfcf54aab8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3bad2e5ef717d7c69ba159bda0aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46669f7a587abbfce405b44388d16e74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59718ecd551dd97f0fe0ef8f1b55049a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7421c37fd0a63627c84c09364ab4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369816c1bde0c2eff4c7a47c8c42fb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d126f1a686da99665bcbc8eb56519a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f021c0c2cba2fd30aa9b3ef3918f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbb76e06392554fedec79795d97e2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281a486af6d157712f471e33d31689.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415359c31356fa7ef3a380e25f1b6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ec9860ca716d93519ae5a52e24df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a55075da97978ff89d68eb142625e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>