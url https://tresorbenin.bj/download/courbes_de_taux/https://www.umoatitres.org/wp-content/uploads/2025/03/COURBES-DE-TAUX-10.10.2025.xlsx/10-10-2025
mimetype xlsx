--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963eded241833669739ea203411bc4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb20d46b34c3345342788cd6083bc2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1e608cce6c7d2620e9a7a8da8646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f38c0446fb1750d8b7ea03f318f66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3bad2e5ef717d7c69ba159bda0aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0aee3010bb41292d28b63461c1731.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59718ecd551dd97f0fe0ef8f1b55049a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b8da4e38bd5e65f109c01308110f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369816c1bde0c2eff4c7a47c8c42fb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810435032b0fbf901652b9f359257b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f021c0c2cba2fd30aa9b3ef3918f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77768120611b663020a78682da850ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281a486af6d157712f471e33d31689.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5e0c2dc99c496e6ff1fbb616249c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749df9668ec830cb6dbcfe08a28fe10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a55075da97978ff89d68eb142625e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647fe9ee1e69db2a43b8e286fd13481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>