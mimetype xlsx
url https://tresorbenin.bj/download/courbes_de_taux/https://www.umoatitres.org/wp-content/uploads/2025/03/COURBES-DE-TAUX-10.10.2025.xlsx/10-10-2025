--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb20d46b34c3345342788cd6083bc2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafd7c878d3e3fe54ed50d95bf0fe96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f38c0446fb1750d8b7ea03f318f66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d70e4e83d8984cc0b24d926ce70c97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0aee3010bb41292d28b63461c1731.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638ce3618607a209fad9b96ea474d6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b8da4e38bd5e65f109c01308110f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738fedc8d59d6a5953647161c2f118e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810435032b0fbf901652b9f359257b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a14364aab58e8d071c7fb7ff94336.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77768120611b663020a78682da850ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c6074575fa04730f7c00b3df83cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5e0c2dc99c496e6ff1fbb616249c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a5fd3e4faec8b89cf7baf0daeed23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff21d2189298a3e8c1bd71e1f6ad5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647fe9ee1e69db2a43b8e286fd13481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d01bd2d20081124f51da87ffb1f65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15559d877346b482110f6de9d7c0f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>