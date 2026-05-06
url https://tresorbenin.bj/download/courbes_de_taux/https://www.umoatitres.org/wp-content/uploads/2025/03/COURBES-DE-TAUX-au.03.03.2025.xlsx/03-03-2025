--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d0829a1246d79f132ab95151240d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a638129556b0501cbea877eac9906d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2faa051c2cfc28ddb0fec42f4764b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e2d297ef117494f66b825142064a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1aea4d868d3658b839f8504eff71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88eb10e460d675024cc9be8df7dd34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee1467dcdfdb1a9c5be371f3c147f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c28805cdd06cc81e487f18a644a33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf99e533ffdaa2d6ebb1e50703a6cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4ec40ce94e7b960750088d5a3076e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06612641e5e0da6ce8fd138310594c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddab61edd393c296957d348895e4ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b618ca90b0fc8f1c09bb7872a5aa32a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bdacf1ce758467f00ae9f1e1aff9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef4a5aecd5e96755f9c42495b42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74d617e3411c5b8c4d97c6daf4ba1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bbd7049fb2fcf551f81de0e34c79a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>