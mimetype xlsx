--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a638129556b0501cbea877eac9906d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815402239f8451f7d2f2b80697e2af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e2d297ef117494f66b825142064a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06798fdd77f87d60d69708482f94b0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88eb10e460d675024cc9be8df7dd34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b245b39afa714687bee69596df6d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c28805cdd06cc81e487f18a644a33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc4f44abb8245dc6a2ca88c08bbab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4ec40ce94e7b960750088d5a3076e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e5ad6e091ced37e2b25acd691451.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddab61edd393c296957d348895e4ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20663c70de76aeecfb39c991a60ea3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bdacf1ce758467f00ae9f1e1aff9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be83831764a51902e6a9630a84a1a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52756a025f699adff4a5a28499c287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bbd7049fb2fcf551f81de0e34c79a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4eae33ac31776abf15840aa928ba8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>