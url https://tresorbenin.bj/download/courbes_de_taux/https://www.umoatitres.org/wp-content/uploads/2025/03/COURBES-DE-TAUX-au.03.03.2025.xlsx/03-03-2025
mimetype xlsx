--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815402239f8451f7d2f2b80697e2af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099a57edab15dcd97b213582684876.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06798fdd77f87d60d69708482f94b0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d8ce0bafa6e7d6e98cde0766f048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b245b39afa714687bee69596df6d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24c9b887fc2eda036e1f6f496e8a32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc4f44abb8245dc6a2ca88c08bbab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ee516c5ba96c93872b60a8a48cf6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e5ad6e091ced37e2b25acd691451.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb6e5a8b499c3f47b12ce0259e1e3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20663c70de76aeecfb39c991a60ea3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a746a790b3d763f165280a58ac7d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be83831764a51902e6a9630a84a1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2eb575791809c595917bf64f36416.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889e5e50dfbf9ee2d0f760e1c935fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4eae33ac31776abf15840aa928ba8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc48fba9c712d7006e88757ccec441d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>