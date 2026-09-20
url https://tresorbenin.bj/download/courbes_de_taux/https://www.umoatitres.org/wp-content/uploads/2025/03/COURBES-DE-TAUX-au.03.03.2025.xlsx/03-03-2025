--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099a57edab15dcd97b213582684876.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f40bb7aaa8228a892d38b885c7bb96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d8ce0bafa6e7d6e98cde0766f048.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963a25d5aac01a9841c58e1a95f225.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24c9b887fc2eda036e1f6f496e8a32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a9f55db46a394ac2de050050373bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ee516c5ba96c93872b60a8a48cf6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6180631c501170e05c717ebefa6fbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb6e5a8b499c3f47b12ce0259e1e3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df4417fd728f8596e0ea0c550c6f11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a746a790b3d763f165280a58ac7d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8275138d890142051f7f55d06a2c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2eb575791809c595917bf64f36416.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212cf59982e135bb8d65eb92827acad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a01e527715a0bf1114c14ca85b2b0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc48fba9c712d7006e88757ccec441d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bdc95fcfcf2356e47e0333f59462e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>