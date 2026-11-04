--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f40bb7aaa8228a892d38b885c7bb96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc75d0fe086a40f5e57f8d3e1e0d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963a25d5aac01a9841c58e1a95f225.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb1f1a0eec0e7fa635b0dfe180f241.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a9f55db46a394ac2de050050373bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c948e976c58e7f9c801a8219685e25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6180631c501170e05c717ebefa6fbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f533a5fd5eac86a64d76a496674bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df4417fd728f8596e0ea0c550c6f11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ee1f80471bf8484ce54bb225b28eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8275138d890142051f7f55d06a2c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fbd904079e5f88f6f6860ec4cb3fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212cf59982e135bb8d65eb92827acad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288d0b944632acaecb76c9fe801ac64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bba833b08cbb0086f56b721ff912.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bdc95fcfcf2356e47e0333f59462e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24473c343cbe3c09496d6ec7860ae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c487397e6f78090b5f371235922c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>