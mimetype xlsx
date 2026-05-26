--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d72c1d6f012c2dd3c7f6ce4c88a93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b830312f902742c0630cfbdb36f0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868632236f38ee28899fd580b2d14d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780cd47c139ea9d23019263645cc0e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e94526390e6fdf4ff027764355478a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67576825b2a265e9229da6a98e5e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390807ecbafcc117e75a8c3a9724e5dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d9629491783c4d2ec8ca0069fd14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35380ac701b1b5d5700c65ef7ca29347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6a0daef9d056c25bdabdca0193a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e0e69343150076b50e3d6425a799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe8d1b4595fb4a2bb28e9fa1d77d98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4e41182a5adab6c103a32d0fff4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ce21832c49dc35fbd95cc3ba8db8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e7309ae41863413632de8401db17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a289e5e3770ceee33fdb2499242f7f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d95cc3b01814e0b50365fe0322da7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>