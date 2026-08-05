--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b830312f902742c0630cfbdb36f0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf48a99cb43dce506ce883d9fc8fcfe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780cd47c139ea9d23019263645cc0e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3930dd9d40c2997fe79d12ade1b27a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67576825b2a265e9229da6a98e5e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bce81be43a1595e8e8c2345ddf9a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d9629491783c4d2ec8ca0069fd14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1216f57de0fd0a94e684c76b1df939.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6a0daef9d056c25bdabdca0193a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0656fa4164679585ab3861919fd27a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe8d1b4595fb4a2bb28e9fa1d77d98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3c122ba968ac981b2e6124a76e736.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ce21832c49dc35fbd95cc3ba8db8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca7662eff7d3af5d518178566efcf3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3759cbf412f9a6a848911187b863.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d95cc3b01814e0b50365fe0322da7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e4153a4edcad5d5057679387234a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>