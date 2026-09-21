--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf48a99cb43dce506ce883d9fc8fcfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cf7d00781b282d6cf59da12b95921.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3930dd9d40c2997fe79d12ade1b27a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909027ef34efad62188ea5d21b71c2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bce81be43a1595e8e8c2345ddf9a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130f5a27896c596bfee2765eaeee2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1216f57de0fd0a94e684c76b1df939.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0510b87f2b186582f769ef2111a2f61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0656fa4164679585ab3861919fd27a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b136c926e3f68fb19f3a1d5d0c1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3c122ba968ac981b2e6124a76e736.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66137e9b090d400a3219c4218b19aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca7662eff7d3af5d518178566efcf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b413f977e234f64ae6287c6e5efa36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1b3456b45ea0bd437f5e99537d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e4153a4edcad5d5057679387234a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8664db9a36d791cca2d353c9bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af171162528d50e095b45fdf5cdaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>