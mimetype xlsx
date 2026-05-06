--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb895b494a29ee86b8062189bfa5fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3152dc46e6776a767e561631c32e31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf896151a2e135727f3a7a0c229de8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c01804b2fadb21a53e0c9910484c98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfad378dde4be8c2e940bb30874646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb7e92600b9cc095e432a4fe3be50e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a254dbd227a9a737827118a25604.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a1d474b46968cdfe76d4b1d187969.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6617df1a5e20758e19f128795b44592.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bbd07976086aafd57a4adb718228d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a689168cc7c1560a10d23b421670.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5a9ceef4f24f3f7ec7adb1be1cde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ab13f10a01247902fd4524146d6f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c832e558ed4435eadab1f3e6ac6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9a6547b5c2cb1d0f38d253378805.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302de1289a68d2bec876b4fed1bdbbe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b98451bc400f8c4a85cab075ebe9a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>