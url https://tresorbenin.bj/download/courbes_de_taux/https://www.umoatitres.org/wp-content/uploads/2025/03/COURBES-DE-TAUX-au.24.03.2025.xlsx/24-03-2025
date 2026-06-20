--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3152dc46e6776a767e561631c32e31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dc0fae65d82c62694c43582857781.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c01804b2fadb21a53e0c9910484c98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be734ca5cd49f64fed1e849213310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb7e92600b9cc095e432a4fe3be50e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c68c163f49548d49c0806d6904f6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a1d474b46968cdfe76d4b1d187969.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf015bcd9b3c9d2d89d98581d5f52f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bbd07976086aafd57a4adb718228d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f2a1e2eb92a67ae84fa628c5b2654.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5a9ceef4f24f3f7ec7adb1be1cde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9548aaa1884840036df59c1fc0d371.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c832e558ed4435eadab1f3e6ac6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f79b0859066a81e5fa71b743b6cd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e44d212b45425aa9c0d4ac218bb5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b98451bc400f8c4a85cab075ebe9a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e7ac6594770eaad058bdb54e3b82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>