--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dc0fae65d82c62694c43582857781.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a9fc31cf9e868caa5669b58fd5d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be734ca5cd49f64fed1e849213310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb33bb6e4b0a45df7456e4aac6fd9b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c68c163f49548d49c0806d6904f6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6df310219679dcdf6d7fb0d7e75d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf015bcd9b3c9d2d89d98581d5f52f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f21263505afea6ecf8e4a3e17622.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f2a1e2eb92a67ae84fa628c5b2654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ef203e53b1388be6ccd63a115677b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9548aaa1884840036df59c1fc0d371.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db41c4d1888b6bc428ef29dcff9c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f79b0859066a81e5fa71b743b6cd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88ec263c8f02620191a62965ab158.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd49ba3fe9207acbb33b87d01ea6b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e7ac6594770eaad058bdb54e3b82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc725e1063e207d3993a90614c00f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>