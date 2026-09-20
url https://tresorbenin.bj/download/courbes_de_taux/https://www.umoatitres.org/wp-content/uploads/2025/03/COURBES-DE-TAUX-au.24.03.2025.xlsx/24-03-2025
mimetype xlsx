--- v6 (2026-08-05)
+++ v7 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a9fc31cf9e868caa5669b58fd5d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbd8886e7f3a8152aaadf08f11e870.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb33bb6e4b0a45df7456e4aac6fd9b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095238c24d16c7d18bb66a6030220f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6df310219679dcdf6d7fb0d7e75d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba6a9201604b4b62bf09b82998bdc0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f21263505afea6ecf8e4a3e17622.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9616d124df2d6bf05da5d379f49c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ef203e53b1388be6ccd63a115677b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005389d200d70cf55fff344dff2dc6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db41c4d1888b6bc428ef29dcff9c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac6f5fe2048cdf168b0870652069d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88ec263c8f02620191a62965ab158.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eded231b139c07a9d97f13c1abaa04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02777a3dcbcabcc54b6eed59b135a4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc725e1063e207d3993a90614c00f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d9f9d087fffec868896817899104.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>