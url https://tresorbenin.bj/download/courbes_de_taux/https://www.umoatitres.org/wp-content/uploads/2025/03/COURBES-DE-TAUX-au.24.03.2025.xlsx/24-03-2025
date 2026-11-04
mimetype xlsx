--- v7 (2026-09-20)
+++ v8 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbd8886e7f3a8152aaadf08f11e870.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfd76a0bf16d2f813d3d69d843c47c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095238c24d16c7d18bb66a6030220f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c57e3b2f5a0d6cd35381495f72278.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba6a9201604b4b62bf09b82998bdc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63aa8a49a4f1c294b4157051dfd50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9616d124df2d6bf05da5d379f49c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e85b74c59c14a8ed36d156903756f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005389d200d70cf55fff344dff2dc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518d0e2b25f3f6ba626e4af62f149a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac6f5fe2048cdf168b0870652069d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b135e32e551bf74523ff08a9f3e68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eded231b139c07a9d97f13c1abaa04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813227f75b7bb3a7151f67e61dd1f428.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8ed3380e63e90ce15c54c6bfa19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d9f9d087fffec868896817899104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba4bb56186442f435180bc3842880.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54feb448982c73c252caf90f8175465.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>