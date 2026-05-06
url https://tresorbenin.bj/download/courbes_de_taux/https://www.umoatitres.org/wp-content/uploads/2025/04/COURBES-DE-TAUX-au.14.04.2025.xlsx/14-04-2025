--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939327209d4cef6ef2960cef01be575.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5409ebf7fdddb1f0eb1291ff74d2b57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe5339d8dce001ac9f09b63547cf07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e72f602b82f14f3083bac1174e212.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8dc5070f2a87facde6f7c7ea55d1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01d80c23cebb03a7473f46ad53bea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8fe524b8f9d8aa54b1b95174d174c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e060b45c65a76e0e339cfc286d9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf9efa07e6e3633e4e73d4e7672722.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df31fd0582b3364dd3610536813975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09c83bcb074954a6f0207e1d2b82e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb77108304eed808534c51a27422e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bcfb400da3fc10807af7c3131dc8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9f52fc990f0d3be32bcdb690c1341.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0073ce8561fb129434507fc65715e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>