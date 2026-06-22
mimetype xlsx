--- v3 (2026-05-06)
+++ v4 (2026-06-22)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5409ebf7fdddb1f0eb1291ff74d2b57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd65715b492a7357966d08ac738b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e72f602b82f14f3083bac1174e212.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0767eebd36bda00d299cc9a2730239.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01d80c23cebb03a7473f46ad53bea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd671d6b6ea68b8b519c391eae33fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e060b45c65a76e0e339cfc286d9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2bde80228270d19446d78b5d6bcdb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df31fd0582b3364dd3610536813975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fe2e43df24b04a68774a1f81b06cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb77108304eed808534c51a27422e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91053f6674db23a8cb67c3758827c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ead7498b7e24fc42a0e3468554c9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0073ce8561fb129434507fc65715e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f532559edff0e49c156433b6496b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39449a212724ff19694bdd19960ac408.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>