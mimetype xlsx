--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3583a86a2853cd980f4d8f1c5db881.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa82313fb99526f248d8d9d1ccd4d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdfb094147d74e914391b4448003fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645377e2af1bc25c8dd5cd252c9154c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4903c0af2092d909af906afb608563.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4407d56ac7da0fcba895068b212bac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de74f0872342c0981715ea604e1328c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0af48d484e822ff45808cc807ad86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870ecac847a0c4eaf36f3fc28cc394b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eb0b33b5105eda69e037803dfa84b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88308581dbe4c1b5d2392c295110685c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea457a2e7d7ee54269eb032b252b98a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ee05b371db92a4fd3a5735a4f5a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4df375018d767c5de169eb9776ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b6d3c45c8df56f480bd5cb0db6af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec9b1f7a8fdcd1758f2d5e6706bae3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6cb5fb159c6a5800c45b5e53de7c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>