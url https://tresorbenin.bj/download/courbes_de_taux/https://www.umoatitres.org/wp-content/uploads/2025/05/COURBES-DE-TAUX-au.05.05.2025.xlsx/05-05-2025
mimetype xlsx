--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa82313fb99526f248d8d9d1ccd4d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f142538eddc8c8bf9f3ef4f210322.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645377e2af1bc25c8dd5cd252c9154c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aa9c8c78d371ecfcad2d19c11d810.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4407d56ac7da0fcba895068b212bac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26767294938dfa386ee747a5ed4a48a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0af48d484e822ff45808cc807ad86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed3919a51601822a5f3a0dcec94e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eb0b33b5105eda69e037803dfa84b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579a22d8eacda4f29f74fe4b2b39bfc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea457a2e7d7ee54269eb032b252b98a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd086bb483ce2b8fb6027ce2fc1bd0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4df375018d767c5de169eb9776ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432b3d8095ce3afe95d946b20cba14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273eb8380f74445e71152f0cb93f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6cb5fb159c6a5800c45b5e53de7c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff45959cf03da2c8d71252f2ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dcd5d22180f10ba637ef8992dd23e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>