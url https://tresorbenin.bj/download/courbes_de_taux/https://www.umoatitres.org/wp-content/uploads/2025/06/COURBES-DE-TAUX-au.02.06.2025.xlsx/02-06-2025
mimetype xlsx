--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e241f0d6e5a286a1af3a08dfa9f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe595f3b85bceb8727392ec58ac6b7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a291a9e8456f1698e9eb760e9e015.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7734a7fcb25adbd84b89643017a616.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a89c416901e8323cb1ae26a8de863.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c790aac758a967aee98afcac098a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4718a6f0c18bda25b036e514969e6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab18d2b91a6eb963f87238a0494c077.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6dd2b7da5a122c1629be60e55a9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed7b7c376981138508dd924ebddec5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249761a9ac9012d85128b27f1b2b0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb502571c317c42c6e7fcf03a95694.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50086fb5b7d4d17dbfa315467d71c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2974ad86f1e68f3405275dcbafa90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image1.png" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>