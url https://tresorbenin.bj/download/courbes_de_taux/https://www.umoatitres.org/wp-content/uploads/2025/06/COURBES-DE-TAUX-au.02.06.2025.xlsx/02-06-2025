--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe595f3b85bceb8727392ec58ac6b7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26d96727a34dceb607a3f0165a638.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7734a7fcb25adbd84b89643017a616.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d4080faf08ecc65c9103fe1818f2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c790aac758a967aee98afcac098a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba1d0939e3ec3df60b121c5cd870c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab18d2b91a6eb963f87238a0494c077.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb6d050c592715fcce03d49e43b79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed7b7c376981138508dd924ebddec5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc125a0f692b9553eabdc00ea080bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb502571c317c42c6e7fcf03a95694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3642bcf390111e19354aea10e41c630.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062857f53f09e500dfcffbb6051e8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2974ad86f1e68f3405275dcbafa90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300496f68b75004ecf98bc77fef056d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e37639410831f54a5a69cd25d37a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image1.png" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>