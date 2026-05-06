--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f45318b96e8da1f546f8135f840362.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16c005871cd6ba2e2b63d9810ea40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e342ce750baabc5be497a803ffb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362228dda1d48cec46a0cd75fbaa0b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1101eadcffca199ed02e977f4e3c95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82cea8389f4b29c1f5999dff30293.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9827ae208a9842db2f085bc0d584000.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089bfc6bbddc4c497a1c16e025f378f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab9ee5caaa1266e63f19c6702c8ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6676dfb330bdd627fefec7d86e092.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca63e9b941e5e5eea37395c9c9f6c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441848218716a379b9bb82a8bf44abb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b5d9d44e32a18b61c20b85dace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f626433335180c678d484c2b4c97d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e1baff628e9cfeb96e8da4940d875.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image1.png" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>