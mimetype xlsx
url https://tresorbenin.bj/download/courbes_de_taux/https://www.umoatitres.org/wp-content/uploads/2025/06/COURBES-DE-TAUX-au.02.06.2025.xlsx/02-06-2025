--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16c005871cd6ba2e2b63d9810ea40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052e7b9a98e684de02d94bc9383f70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362228dda1d48cec46a0cd75fbaa0b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e317d328eec5a2bd7d7af0f2c7c68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82cea8389f4b29c1f5999dff30293.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846338917e5511cd538599d40cfd98c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089bfc6bbddc4c497a1c16e025f378f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445dc902d75bffe9e79ee82f9a267d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6676dfb330bdd627fefec7d86e092.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9dfdfe9737fa1ee176994889da9fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441848218716a379b9bb82a8bf44abb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe91e3fd2ec06b0d05131ecb3083142.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd398e8e948ce6d1a014986274428.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e1baff628e9cfeb96e8da4940d875.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc4ecf22a85b899ab0a868fa786ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image1.png" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>