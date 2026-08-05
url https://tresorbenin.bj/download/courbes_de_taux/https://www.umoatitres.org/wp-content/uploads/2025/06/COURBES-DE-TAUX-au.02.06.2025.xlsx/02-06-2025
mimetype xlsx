--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052e7b9a98e684de02d94bc9383f70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e241f0d6e5a286a1af3a08dfa9f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e317d328eec5a2bd7d7af0f2c7c68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a291a9e8456f1698e9eb760e9e015.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846338917e5511cd538599d40cfd98c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a89c416901e8323cb1ae26a8de863.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445dc902d75bffe9e79ee82f9a267d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4718a6f0c18bda25b036e514969e6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9dfdfe9737fa1ee176994889da9fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6dd2b7da5a122c1629be60e55a9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe91e3fd2ec06b0d05131ecb3083142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249761a9ac9012d85128b27f1b2b0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bba381f1dad1316fa437aeb34261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc4ecf22a85b899ab0a868fa786ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc9ee74cedd9d80724d1cfd04086a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50086fb5b7d4d17dbfa315467d71c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image1.png" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>