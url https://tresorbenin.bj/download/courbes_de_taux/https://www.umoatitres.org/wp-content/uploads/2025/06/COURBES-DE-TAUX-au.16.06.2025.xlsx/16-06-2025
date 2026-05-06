--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c9c5718c0ae431b91870d690066d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9dc4271e4bebf1141ea100a1769a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4684e7007d2340c401cbd039e5f348.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9feffbdfb11d76fb7071c0ba2ce2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec7f1b5aceab0b918ac1e78eaec29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bbb02b2539937da1a6af7358d8c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4a7cda42d0567c0ccdc6aab662dba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392710a6a24c95c996859443065102.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e904d2f7d03ea476701fee409a7b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f7bdd3d0ae8c9fdcc38fdbbe0478.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3ff6705627f50f1c429dedc4e512.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f178cf1ce9ef67f1f478309442ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a7f60695f2f280bb6219945f2d71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd9509de27ba3f282a162f2a20e22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e67827dcb6256e85d1873be540bd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe630f8ddd0b01148cb595230d9dff6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76f1cf6db188445b9f913539c4a8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>