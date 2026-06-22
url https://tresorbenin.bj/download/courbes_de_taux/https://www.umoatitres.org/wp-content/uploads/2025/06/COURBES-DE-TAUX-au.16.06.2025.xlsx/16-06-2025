--- v3 (2026-05-06)
+++ v4 (2026-06-22)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9dc4271e4bebf1141ea100a1769a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffe5828bc30c9c478ffd7e39040db1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9feffbdfb11d76fb7071c0ba2ce2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c3635a45ea00131e19c36fd97d6a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bbb02b2539937da1a6af7358d8c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343c0e09c0dfb53fa7c02e47751d2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392710a6a24c95c996859443065102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b49a14615c48e3e27ac87f8c8f191.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f7bdd3d0ae8c9fdcc38fdbbe0478.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020b46ce257af3a9a36ee760d1b2f66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f178cf1ce9ef67f1f478309442ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada37921a07fdf4f2bdc6af9333e8ff4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd9509de27ba3f282a162f2a20e22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5cf354597a8e3cfe658d28697116.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db29e3b900e02f0642b1f2b38ade9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76f1cf6db188445b9f913539c4a8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0c51f7e020bd91b81bea3ff4fbf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243df364adcf694de0f1fa1dcb1c49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>