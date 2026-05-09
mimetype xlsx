--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a0cfd0d7a8a155528e6106556de08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32201adfc8908a8720c3588a2cee9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb127beaefc7736b3f54d2db702b13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e662dbbf17f863389804a129135216.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a3575a515f022e01052b305ff505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ee0b6f6de5c3e5fe6da0698c815f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219dfcaab996cbc9beb59d2a3240b1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d50e769899259afbfeaa80fc1fea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b692501347e85c03c94d6dae052345.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95996b11f53348675808cb16c1f0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6f581cc11ccca58373138b8391928.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc0247b8b7186f8450092b74ee084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6cfe9f1cd3338b9942a0eff802731.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832820cfd1393f0b65a680ba51e1117.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21029b17612efe13dce1a0a4fe377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f35d7dcef3ed5d2ec6f70e810124a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f558cae1002ca220a31fa3f142bf7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>