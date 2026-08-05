--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32201adfc8908a8720c3588a2cee9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f0622a2b14ad5755a73a9246b2d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e662dbbf17f863389804a129135216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e7addc424a604f864092c76383c55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ee0b6f6de5c3e5fe6da0698c815f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2950f1257103089289c9c78e349e78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d50e769899259afbfeaa80fc1fea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9798a439db85ab7a39285ee4e799c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95996b11f53348675808cb16c1f0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9dcaada474279a1ce9ad5f13fb50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc0247b8b7186f8450092b74ee084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a604df9b33bc2c5038525e1f86685.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832820cfd1393f0b65a680ba51e1117.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d7e613cf7986ab08045245ce4679.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c19cbbb853b8ad55fd24befe5642.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f558cae1002ca220a31fa3f142bf7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aed8960b5ba8f1f6fe7db27cab972.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b58e39f195808f6f9fc40bdc8b0c6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>