--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0ad62c23ee7060ee16072fabf67d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012e254d6a386dab42571e99b3a56d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115f0052098d7d21465c671332c2c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847fb528ac80ac1ed7783549c3ab52a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc71f4688bd6bbcbd73fa5a565e9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c551a795791851fd1570ab0edbd59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcbc114aa250f0b105aaa37cea41ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226392361e6675486b5032f4634fd8b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1a9831b20ccf9ffdfe56fc60a704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84ef2cc381780d18b02f8897a87b7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0a84d0a18251a33f30e5e996997b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec9f1386028701827affb27057370.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d19fa6595b38a09dae71f14f913c4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e317d434a28a899e4d09146806b38c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3da1437cf33699dc3cad5e676459.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645dafc9e89c6ec5b4dceda3d6246a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115d77a72dfd4a26e31e7ff091212a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>