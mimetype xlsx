--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012e254d6a386dab42571e99b3a56d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8dd7f3bfcda3c7c19101e96f34a3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847fb528ac80ac1ed7783549c3ab52a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b99f8bdb8488339eddcca7425a93e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c551a795791851fd1570ab0edbd59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dadca53a026ac25817554ac2292b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226392361e6675486b5032f4634fd8b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91214e0c890550c24cf16fcc1435d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84ef2cc381780d18b02f8897a87b7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045086c26af38bc813917d039b3956.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec9f1386028701827affb27057370.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19981e7efb76beebc0387ab625da98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e317d434a28a899e4d09146806b38c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aacbf1f9a4c45bea7125fdf7292cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a236073086fd0e27d04794783e55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115d77a72dfd4a26e31e7ff091212a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895416409ff754c211e28569fe7a39d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b753e9da659532133407162e11373b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>