--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f9f55598399e7b05cb602f25e7d4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c36bdc61c55f3564aa06e74592a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c07ec63ae972af72b691036ac7871.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7b85f5e16025dba1071d634b6105.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c48407859320285b6550db64a5a1c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc357f7557cfa756ab9e1c102e67865.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f929e6247c8b451145fa9b97a0acf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c061fe75bcae400d12ebe1a8a669bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea302f311d59714ab7750176faa3c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd200ee09bf5330692fd6a117853ff08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dc408d53a7495dc6c03e07eb4c301.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b4291465ad3f11b7f74eb4642077.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf408378e719d61d56c0970593b83bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764316ac5b03e609caed2d76e37c25f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ee27a5f4a3fb19204e79ace69361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca23fdd3ad538e6ae0ed5ba4a5a3eca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324605f253c8ace5e68b43a8b0dbc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>