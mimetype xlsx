--- v5 (2026-09-21)
+++ v6 (2026-09-21)
@@ -490,79 +490,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c36bdc61c55f3564aa06e74592a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81765338dbe093bc718d13b0df00e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7b85f5e16025dba1071d634b6105.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54993099d57f8ba6d005c0a3aff9b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc357f7557cfa756ab9e1c102e67865.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284d3e2e1566d3a530779ff72abfb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c061fe75bcae400d12ebe1a8a669bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1f61d644c5cb6c7e053fd746c1fef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd200ee09bf5330692fd6a117853ff08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfe6437dd12ed9eb2923c4245e48d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b4291465ad3f11b7f74eb4642077.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc16069b0f1059eef24dba92dd658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764316ac5b03e609caed2d76e37c25f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df66e33902fb1e2efa381b15360f68a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6344380d7452d662a9678845edaedf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324605f253c8ace5e68b43a8b0dbc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae2f42310539c41e52d5bd46b4cce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c6c72f825ec7f86f444372784b82d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>